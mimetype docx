--- v0 (2025-10-14)
+++ v1 (2026-04-03)
@@ -205,51 +205,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">تتوسط قرية سنيريا القرى والبلدات التالية:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">قرية كفر ثلث شمالاً وامتداد أراضيها إلى الشمال الشرقي.قرية بديا شرقاً. (محافظة سلفيت)قرية مسحة جنوباً. (محافظة سلفيت تفصل بين سنيريا ومسحة مستوطنة عين إفراييم)قرية بيت أمين غرباً.و عزبة الأشقر إلى الشمال الغربي.</w:t>
+        <w:t xml:space="preserve">قرية كفر ثلث شمالاً وامتداد أراضيها إلى الشمال الشرقي.قرية بديا شرقاً. (محافظة سلفيت)قرية مسحة جنوباً. (محافظة سلفيت تفصل بين سنيريا ومسحة مستوطنة عين إفراييم)قرية بيت أمين غرباً.و عزبة الأشقر إلى الشمال الغربي.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>أهمية الموقع</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">تتمع قرية سنيريا بموقع جيواستراتيجي هام لعدة أسباب:</w:t>