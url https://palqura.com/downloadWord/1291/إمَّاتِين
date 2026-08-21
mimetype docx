--- v0 (2026-02-21)
+++ v1 (2026-08-21)
@@ -308,51 +308,51 @@
         <w:t xml:space="preserve">تاريخياً كانت ممراً للقوافل التجارية بين نابلس ويافا، ومنها مرت جيوش القائد صلاح الدين الأيوبي.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>السكان</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">قدر عدد سكان قرية إماتين عام 1922 بـ 234 نسمة.ارتفع عددهم في إحصائيات عام 1931 إلى 334 نسمة.في عام 1945 بلغ عددهم 440 نسمة.عام 1961 انخفض عددهم إلى 358 نسمة.وفي عام 1997 وصل عددهم إلى 1741 نسمة.في عام 2007 وصل عدد سكان القرية إلى 2359 نسمة.وفي عام 2017 بلغ 2731 نسمة.ليرتفع عام 2018 إلى 2792 نسمة.عام 2019 بلغ 2854 نسمة.عام 2020 وصل إلى 2918 نسمة.عام 2021 بلغ 2982 نسمة.عام 2022 بلغ 3047 نسمة.عام 2023 وصل إلى 3113 نسمة.وفي عام 2024 بلغ 3180 نسمة.</w:t>
+        <w:t xml:space="preserve">قدر عدد سكان قرية إماتين عام 1922 بـ 234 نسمة.ارتفع عددهم في إحصائيات عام 1931 إلى 334 نسمة.في عام 1945 بلغ عددهم 440 نسمة.عام 1961 انخفض عددهم إلى 358 نسمة.وفي عام 1997 وصل عددهم إلى 1741 نسمة.في عام 2007 وصل عدد سكان القرية إلى 2359 نسمة.وفي عام 2017 بلغ 2731 نسمة.ليرتفع عام 2018 إلى 2792 نسمة.عام 2019 بلغ 2854 نسمة.عام 2020 وصل إلى 2918 نسمة.عام 2021 بلغ 2982 نسمة.عام 2022 بلغ 3047 نسمة.عام 2023 وصل إلى 3113 نسمة.عام 2024 بلغ 3180 نسمة.وفي عام 2025 وصل عددهم إلى 3247 نسمة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>المساجد والمقامات</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">يوجد في إماتين ثلاث مساجد هي:</w:t>