--- v0 (2026-01-28)
+++ v1 (2026-06-07)
@@ -155,51 +155,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">عزبة الأشقر جزء من أربع عِزب تعرف في قلقيلية باسم العزب الغربية هي (عزبة المدور، عزبة جلعود، وعزبة سلمان) والتي يديرها جميعاً مجلس قروي واحد تأسس عام 2012 ويتبع بدوره لمركز محافظة قلقيلية.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">الجدير بالذكر أن قلقيلية وقراها وبلداتها كانت جمعها من قرى قضاء نابلس، وعندما تم تنصيف قلقيلية كمركز محافظة ألحقت قرى العزب الأربعة بها إدارياً.</w:t>
+        <w:t xml:space="preserve">الجدير بالذكر أن قلقيلية وقراها وبلداتها كانت جمعها من قرى قضاء نابلس، وعندما تم تنصيف قلقيلية كمركز محافظة ألحقت قرى العزب الأربعة بها إدارياً</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>الحدود</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">تتوسط قرية عزبة الأشقر القرى والبلدات التالية:</w:t>