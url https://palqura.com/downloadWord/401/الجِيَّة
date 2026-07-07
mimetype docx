--- v0 (2026-01-11)
+++ v1 (2026-07-07)
@@ -99,51 +99,51 @@
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">الجِيَّة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">قرية فلسطينية مزالة، كانت قائمة في بقعة رملية من السهل الساحلي الجنوبي، محاطة بالتلال وكانت أودية منحدرة عدة تمتد حولها، كانت تقع شمال شرقي مدينة غزة وعلى مسافة 19 كم عنها باترفاع لايزيد عن 25م عن مستوى سطح البحر.</w:t>
+        <w:t xml:space="preserve">قرية فلسطينية مزالة، كانت قائمة في بقعة رملية من السهل الساحلي الجنوبي، محاطة بالتلال وكانت أودية منحدرة عدة تمتد حولها، كانت تقع شمال شرقي مدينة غزة وعلى مسافة 23 كم عنها وارتفاع لايزيد عن 50 م عن مستوى سطح البحر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">قدرت مساحة أراضي الجية بـ 8506 دونم، كانت منازل وأبنية القرية تشغل ما مساحته 45 دونم من مجمل تلك المساحة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>