--- v0 (2026-02-02)
+++ v1 (2026-07-18)
@@ -99,51 +99,51 @@
         <w:bidi/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ترمسعيا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">قرية ترمسعيا تتبع محافظة رام الله في فلسطين، تمتاز بالأنشطة الزراعيّة، بما في ذلك المحاصيل وأشجار الزيتون والتّين والعنب واللوز، كما يوجد في القرية ينبوع مياه يعرف باسم عين ترمسعيا. </w:t>
+        <w:t xml:space="preserve">قرية ترمسعيا تتبع محافظة رام الله في فلسطين، تمتاز بالأنشطة الزراعيّة، بما في ذلك المحاصيل وأشجار الزيتون والتّين والعنب واللوز، كما يوجد في القرية ينبوع مياه يعرف باسم عين ترمسعيا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
         <w:t>الموقع والمساحة</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">تقع إلى الشمال الشرقي من مدينة رام الله على بعد نحو 25 كم تقريبًا، وتُعد من القرى الفلسطينية الواقعة في وسط الضفة</w:t>