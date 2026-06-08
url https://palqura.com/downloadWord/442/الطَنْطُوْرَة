--- v0 (2026-02-23)
+++ v1 (2026-06-08)
@@ -1421,348 +1421,429 @@
         </w:rPr>
         <w:t xml:space="preserve">كانت الطنطورة تتوسّط عدّة قرى وبلدات، هي:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">قرية كفرلام شمالاً.قرية الفريديس شرقاً.قرية الكبّارة جنوباً.البحر المتوسّط غرباً، إذ تشرف القرية على شاطئه، ويتبع لها مجموعة من الجزر الصغيرة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
+        <w:t>الحياة الاجتماعية</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">كانت طنطورة قرية صيد فلسطينية يبلغ عدد سكانها حوالي 1500 نسمة، تقع جنوب حيفا. في 22-23 مايو/أيار 1948، خلال النكبة، سقطت القرية في أيدي لواء الإسكندروني، الذي قام بتطهيرها عرقياً. تشير الشهادات والروايات التاريخية إلى أن أكثر من 200 قروي أعزل ومقاتل منزوع السلاح قُتلوا ودُفنوا في مقابر جماعية.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ترمز طنطورة إلى ما هو أبعد من مجرد تدمير قرية واحدة. إنها تمثل الانقطاع العنيف للحياة الفلسطينية الطبيعية عام 1948: بيوت مهجورة، عائلات ممزقة، مستقبل مسلوب، ومجتمعات بأكملها تحولت إلى مجرد ذكرى بين ليلة وضحاها.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ومع ذلك، حتى في خضم الفقد، يواصل الفلسطينيون التمسك بالكرامة والذاكرة والبقاء. كما أنها تذكير بأن حبنا لبعضنا البعض، ولأرضنا، يبقى أقوى من التهجير والمحو.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">آخر عرس في طنطورة (العرس الأخير في الطنطورة)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">الفنان الفلسطيني سليمان منصور</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc7"/>
+      <w:r>
         <w:t>الباحث والمراجع</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">المراجع</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">العربي الجديد / نضال محمد وتد: مذبحة الطنطورة: قبور جماعيّة تحت موقف سيّارات على شاطئ البحر.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc7"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc8"/>
       <w:r>
         <w:t>أمثال من القرية</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">1- أول هبال تنزل على السوق بلا مال.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">2- ثاني هبال تهد على الرجال بدون رجال.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc8"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc9"/>
+      <w:r>
+        <w:t>الاستيطان في القرية</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">المستوطنات التي أقيمت على أراضي القرية: أقيم "كيبوتس نحشوليم" شمال شرقي القرية أقيمت مباشرة بعد تشريد وطرد أهالي الطنطورة، وفي العام 1949 أنشئت مستوطنة "دور" جنوب شرقي القرية.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc10"/>
+      <w:r>
+        <w:t>الحياة الاقتصادية</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">عمل سكّان الطنطورة بالزّراعة، سواءً كانوا مالكي أراضي أو فلّاحين يقومون بأعمال التعشيب والحصاد والحراثة لدى الملّاكين، مقابل أجر مادي. قد زُرِع من أراضي الطنطورة حوالي 8325 دونم.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">المحاصيل المزروعة في الطنطورة كانت ترتكز على المحاصيل الموسميّة أكثر من الأشجار المثمرة. فقد زرع أهالي القرية القمح، الذّرة البيضاء، الشّعير، السمسم، الحمّص، الفول، البازلاء، الخيار، البطاطا، البطيخ....الخ إلى جانب بعض الأشجار المثمرة كالزّيتون والحمضيات والصبّار والتوت والتين.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> كان للصيد دور كبير في النشاط الاقتصادي، إذ امتهن بعض السكّان صيد الأسماك مستغلّين موفع القرية على البحر. كما اهتمّوا بتربية المواشي كالأغنام والأبقار والإبل والخيول والدّواجن. </w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc11"/>
       <w:r>
         <w:t>سبب التسمية</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">بُنِيَت الطنطورة على أنقاض قرية كنعانيّة قديمة، كانت تسمى " دورا" والّتي لاتزال خرائبها قائمة حتّى اليوم شمالي القرية، على مر العصور بقيت هذه القرية تعرف باسم "دورا" إلى أن وقعت حروب ابراهيم بن محمد علي باشا مع العثمانيّين أواسط القرن التّاسع عشر، حينها اختار بعض الجنود المصريّين من "دورا" موطناً للاستقرار والعمل. كانت أصول  معظم هؤلاء الجنود من قرية طنطا المصريّة، ومع مرور الوقت دُمِجَ كلا الاسمين (أي دورا وطنطا) ليصبح الطنطورة من ذلك الحين وحتّى يومنا هذا.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc9"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:bookmarkStart w:id="12" w:name="_Toc12"/>
+      <w:r>
+        <w:t>التعليم</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">      كان في القرية حتّى عام النّكبة مدرستان أحدهما: للذّكور بنيت عام 1889 ، كان أعلى صف فيها هو السّابع. وأخرى للبنات بُنِيت عام 1938 أعلى صف فيها هو الرّابع.  إضافةً لوجود حلقات التّعليم في الكتاتيب، حيث كان نظام التّعليم الأكثر شوعاً في المدن والقرى الّتي كانت خاضعة للحكم العثماني، كان يقتصر التّعليم فيها على مبادئ القراءة والكتابة والحساب.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc10"/>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> كان للصيد دور كبير في النشاط الاقتصادي، إذ امتهن بعض السكّان صيد الأسماك مستغلّين موفع القرية على البحر. كما اهتمّوا بتربية المواشي كالأغنام والأبقار والإبل والخيول والدّواجن. </w:t>
+      <w:bookmarkStart w:id="13" w:name="_Toc13"/>
+      <w:r>
+        <w:t>الآثار</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">شواهد باقية: بيت آل يحيى المتاخم لشاطئ البحر، وبالقرب منه مقام الشيخ عبد الرحمن البجيرمي على شكل قبة وبئر قديمة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc11"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">      كان في القرية حتّى عام النّكبة مدرستان أحدهما: للذّكور بنيت عام 1889 ، كان أعلى صف فيها هو السّابع. وأخرى للبنات بُنِيت عام 1938 أعلى صف فيها هو الرّابع.  إضافةً لوجود حلقات التّعليم في الكتاتيب، حيث كان نظام التّعليم الأكثر شوعاً في المدن والقرى الّتي كانت خاضعة للحكم العثماني، كان يقتصر التّعليم فيها على مبادئ القراءة والكتابة والحساب.</w:t>
+      <w:bookmarkStart w:id="14" w:name="_Toc14"/>
+      <w:r>
+        <w:t>تفاصيل أخرى</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">شهرة القرية: كان فيها محطة لسكة القطار الساحلية، واشتهر أهالي الطنطورة بصيد السمك.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc12"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">شواهد باقية: بيت آل يحيى المتاخم لشاطئ البحر، وبالقرب منه مقام الشيخ عبد الرحمن البجيرمي على شكل قبة وبئر قديمة.</w:t>
+      <w:bookmarkStart w:id="15" w:name="_Toc15"/>
+      <w:r>
+        <w:t>التاريخ النضالي والفدائيون</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">قاومت القرية هجوم قوات الهاجاناه ليلة 22 أيار 1948، وسميت العملية بـ"מבצע נמל" -عملية الميناء- بادعاء ان ميناء الطنطورة يشكل منفذًا بحريًا لوصول الأسلحة والذخيرة. وقعت فيها مجزرة سقط فيها أكثر من 200 شخص غالبيتهم العظمى من الرجال، تم دفنهم في قبور جماعية. وتم اسر الرجال الباقين ونقلهم الى سجن عتليت ومعسكرات الاعتقال قرب أم خالد (نتانيا).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc13"/>
-[...49 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_Toc15"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc16"/>
       <w:r>
         <w:t>تاريخ القرية</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">القرية لها جذور تاريخية تعود إلى القرن الـ13 قبل الميلاد، وقد احتُلت القرية غير مرة على مر التاريخ، وفي أغسطس سنة 1799 عندما حاول نابليون بسط سيطرته على فلسطين، مر جنوده المنسحبون بالقرية وأحرقوها، وفي سنة 1855، ذكرت "ماري روجرز"-شقيقة القنصل البريطاني في حيفا- أن القرية كانت تشتمل على نحو (30) أو (40) منزلًا مبنيًّا بالحجارة والطين، أو الصلصال، وأن الأبقار والماعز كانت عماد ثروة الطنطورة، وفي أواخر القرن الـ19 وصِفت الطنطورة بأنها قرية ساحلية تمتد من الشمال إلى الجنوب، واشتملت القرية على بناء حجري مربع الشكل، كان يُستعمل مَضْيَفةً للزائرين، وكان فيها (1200) نسمة، يعتمدون في أرزاقهم على صيد الإسماك، والزراعة؛ إذ كانوا يزرعون (25) فدانًا، كما كان للقرية تجارات محدودة مع "يافا".  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>