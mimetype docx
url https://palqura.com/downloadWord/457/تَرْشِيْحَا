--- v0 (2025-12-29)
+++ v1 (2026-10-19)
@@ -166,51 +166,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">أسماء عائلة قرية ترشيحا:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">عائلة الآغاعائلة القبلاويعائلة المعتصمعائلة القاضيعائلة شريحعائلة الجشيعائلة سرحانعائلة الهواريعائلة سمارةعائلة مصطفىعائلة قدورةعائلة درويشعائلة خيرعائلة فاعورعائلة أبو هاشم عائلة أبو حميدةعائلة رافععائلة حيدرعائلة الصالحعائلة دغيمعائلة الشوليعائلة حميدةعائلة (يوسف -يوسف أحمد – قاسم)عائلة السباعيعائلة السعديعائلة عكاشةعائلة فتح اللهعائلة الدربيعائلة عبد الحليمعائلة أبو خريبةعائلة صبحيةعائلة حليمةعائلة أرشيدعائلة خورشيدعائلة الشناتيعائلة ملحمعائلة عبد الرزاق نجيبعائلة صالح حسنةعائلة سوداحعائلة الفوطعائلة جمعةعائلة عرارعائلة الناصرعائلة عبد الحميد أسعدعائلة حمودعائلة حمدانعائلة (علي ليلى على حسن )عائلة احمد عيدةعائلة عبد ربهعائلة البدويعائلة حسن بدويعائلة ابو يوسفعائلة الخليليعائلة الحفيظعائلة الشيخ هودعائلة العيساويعائلة أبو دوريةعائلة العلمانيعائلة أبو طهعائلة البيكعائلة الكبهعائلة الدوغمانعائلة أبو طاقةعائلات أبو حسانعائلات الحاج محمود العمرعائلة الشيخ صالح الخطيب المؤذنعائلات الأمينعائلة الشيخ يوسفعائلة يوسف الشيخ أحمدعائلة طهعائلة الخطيبعائلة حنينوعائلة اسماعيل الحاجعائلات الحايكعائلة عبد الله عودة</w:t>
+        <w:t xml:space="preserve">عائلة الآغاعائلة القبلاويعائلة المعتصمعائلة القاضيعائلة شريحعائلة الجشيعائلة سرحانعائلة الهواريعائلة سمارةعائلة مصطفىعائلة قدورةعائلة درويشعائلة خيرعائلة فاعورعائلة أبو هاشم عائلة أبو حميدةعائلة رافععائلة حيدرعائلة الصالحعائلة دغيمعائلة الشوليعائلة حميدةعائلة (يوسف -يوسف أحمد – قاسم)عائلة السباعيعائلة السعديعائلة عكاشةعائلة فتح اللهعائلة الدربيعائلة عبد الحليمعائلة أبو خريبةعائلة صبحيةعائلة حليمةعائلة أرشيدعائلة خورشيدعائلة الشناتيعائلة ملحمعائلة عبد الرزاق نجيبعائلة صالح حسنةعائلة سوداحعائلة الفوطعائلة جمعةعائلة عرارعائلة الناصرعائلة عبد الحميد أسعدعائلة حمودعائلة حمدانعائلة (علي ليلى على حسن )عائلة احمد عيدةعائلة عبد ربهعائلة البدويعائلة حسن بدويعائلة ابو يوسفعائلة الخليليعائلة الحفيظعائلة الشيخ هودعائلة العيساويعائلة أبو دوريةعائلة العلمانيعائلة أبو طهعائلة البيكعائلة الكبهمحمد اسعد   محمد عبدالله منصورةعائلة الدوغمانعائلة أبو طاقةعائلات أبو حسانعائلات الحاج محمود العمرعائلة الشيخ صالح الخطيب المؤذنعائلات الأمينعائلة الشيخ يوسفعائلة يوسف الشيخ أحمدعائلة طهعائلة الخطيبعائلة حنينوعائلة اسماعيل الحاجعائلات الحايكعائلة عبد الله عودة</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>سبب التسمية</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">تختلف الروايات حول أصل تسمية القرية بهذا الاسم:</w:t>