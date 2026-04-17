--- v0 (2026-02-24)
+++ v1 (2026-04-17)
@@ -439,51 +439,51 @@
         <w:t xml:space="preserve">حسب إحصائيات 1922 كان عدد سكان قرية البطاني الشرقي 304 نسمة.ارتفع عددهم في إحصائيات عام 1931 إلى 424 نسمة جميعهم من العرب المسلمين. في عام 1945 بلغ عددهم  650 نسمة. ووصل في  عام 1948 إلى 745 نسمة.أما في إحصائيات عام 1998 فقد قُدر عدد اللاجئين من أبناء القرية بـ 4630 نسمة.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc7"/>
       <w:r>
         <w:t>عائلات القرية وعشائرها</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">فيما يلي أسماء عائلات قرية البطاني الشرقي التي استعطنا الوصول إليها عبر مواقع التواصل الاجتماعي:</w:t>
+        <w:t xml:space="preserve">فيما يلي أسماء عائلات قرية البطاني الشرقي التي استطعنا الوصول إليها :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">عائلة مصلح.عائلة منصور.عائلة السكني.عائلة حمدان.عائلة مرعي.عائلة الدم.عائلة البطريخي.عائلة الضبة.عائلة الخضري.عائلة قاسم.عائلة موسى.عائلة أبو سرية.عائلة حمودة.عائلة أبو علي.عائلة الهنداوي.عائلة خلف.عائلة صعلوك.عائلة قنديل.عائلة مسلم.عائلة أبو سكران.عائلة القطاطي.عائلة غزال.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc8"/>
       <w:r>
         <w:t>القرية اليوم</w:t>
       </w:r>