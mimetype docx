--- v0 (2026-01-06)
+++ v1 (2026-07-09)
@@ -7287,51 +7287,135 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">22- عشيرة نشوان وتتكون من آلفخوذ آلتالية : محمد يوسف ، جابر، صالح .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">23- عشيرة آلمقوسي وتتكون من آلفخوذ آلتالية : سلمان ؟، حسين ، احمد ، سالم .</w:t>
+        <w:t xml:space="preserve">23- عشيرة آلمقوسي وتتكون من آلفخوذ آلتالية : </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">تتألف  من خمسة أفخاذ رئيسية تلتقي في نسب واحد وتتفرع إلى البيوتات الكريمة التالية</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">1- فخذ حسين: (إسماعيل، عبد الهادي، ذيب، سليمان، وإبراهيم)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">2- فخذ سلامة: (محمد الكبير، وعلي، ومحمد الصغير [وفروعه: علي، طه، وإسماعيل])</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">3- فخذ أحمد: (عبد الفتاح، ومحمود، وحسن)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">4- فخذ سالم: (أحمد، ومحمد، وخليل)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">5- فخذ سلمان: (مسلم، وعيسى، وعبد الرحمن، وعبد الله، ومحمد، وموسى)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc12"/>
       <w:r>
         <w:t>الحياة الاقتصادية</w:t>
       </w:r>