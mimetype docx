--- v0 (2025-10-14)
+++ v1 (2026-04-03)
@@ -247,51 +247,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">تتوسط قرية كفر قدوم القرى والبلدات التالية:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">قرية بيت ليد شمالاً. (محافظة طولكرم)قريتي قوصين ودير شرف إلى الشمال الشرقي. (محافظة نابلس)قرية جيت شرقاً (تفصل مستوطنة كيدوميم بين قريتي جيت وكفر قدوم)قرية إماتين جنوباً ومن الجنوب الشرقي.قرية حجة غرباً.و قرية كور إلى الشمال الغربي. (محافظة طولكرم)</w:t>
+        <w:t xml:space="preserve">قرية بيت ليد شمالاً. (محافظة طولكرم)قريتي قوصين و دير شرف إلى الشمال الشرقي. (محافظة نابلس)قرية جيت شرقاً (تفصل مستوطنة كيدوميم بين قريتي جيت وكفر قدوم)قرية إماتين جنوباً ومن الجنوب الشرقي.قرية حجة غرباً.وقرية كور إلى الشمال الغربي. (محافظة طولكرم)</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>الآثار</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">تقع البقاع الأثرية التالية في جوار كفر قدوم وهي:</w:t>
@@ -310,133 +310,133 @@
         </w:rPr>
         <w:t xml:space="preserve"> خربة بيزين : في الشمال الشرقي من القرية. وهي قرية بيزين التي اقطعها الظاهر بيبرس عام 663 هـ : 1265 م. مناصفة لقائديه: الأمير جمال الدين آيد غدي الحاجي الناصري والأمير بدر الدين بيليك الايدمري الصالحي، وتحتوي هذه الخربة على " شقف فخار على وجه الارض وصهاريج ومغر ومحرس.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">بيت سلوم : للشمال الشرقي من كفر قدوم، تحتوي على اساسات واكوام حجارة، ووفي شمالها مدافن وصهاريج منقورة في الصخر. خربة الدالية : تقع في شمال القرية.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
+        <w:t>أهمية الموقع</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">تتمع قرية كفر قدوم بموقع جيواستراتيجي هام لعدة أسباب:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="rtlJustify"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">قربها من أربع محافظات هامة هي: قلقيلية على مسافة 17.3 كم، محافظة نابلس على مسافة 11 كم، محافظة سلفيت على مسافة 15 كم، ومحافظة طولكرم على مسافة 14 كم.مستوطنة "كدوميم" التي أسست على أراضي القرية وتفصلها عن قرية جيت الفلسطينية.ومنذ أن شرعت سلطات الاحتلال ببناء جدار الفصل العنصري منذ عام 2002 قضم هذا الجدار حوالي 7 آلاف دونم من أراضي القرية من جهات الشرق إلى الجنوب الشرقي والجنوب.هذا الموقع الهام والحساس في ذات الوقع يجعل القرية معرضة بشكل دائم لاعتداءات المستوطنين من ناحية ومضايقات جيش الاحتلال من ناحية أخرى.</w:t>
+      </w:r>
+    </w:p>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
         <w:t>سبب التسمية</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">يوجد روايتين لأصل تسمية كفر قدوم بهذا الاسم ذكرهما المؤرخ مصطفى الدباغ في موسوعته بلادنا فلسطين، وهما:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">كفر كلمة مشتركة في اللغتين القديمتين السريانية والآشورية وتعني بالعربية القرية، أما قدوم فيرجح الدباغ أن يكون تحريفاً لكلمة (قدّاما) السريانية والتي تعني بالعربية السَبَّاق والمتقدم، فيكون المعنى (القرية السبَّاقة أو القرية المتقدمة).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">أما الرواية الثانية فهي ما يتناقلها أبناء القرية من جيل لآخر أن النبي غبراهيم عليه السلام اختتن في هذه القرية بالقدوم فنسبت إليه هذه الآلة، علماً أنه حتى اليوم يوجد في كفر قدوم مقام يعرف باسم مقام الخليل ذكرى لذلك الختان.</w:t>
-      </w:r>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">قربها من أربع محافظات هامة هي: قلقيلية على مسافة 17.3 كم، محافظة نابلس على مسافة 11 كم، محافظة سلفيت على مسافة 15 كم، ومحافظة طولكرم على مسافة 14 كم.مستوطنة "كدوميم" التي أسست على أراضي القرية وتفصلها عن قرية جيت الفلسطينية.ومنذ أن شرعت سلطات الاحتلال ببناء جدار الفصل العنصري منذ عام 2002 قضم هذا الجدار حوالي 7 آلاف دونم من أراضي القرية من جهات الشرق إلى الجنوب الشرقي والجنوب.هذا الموقع الهام والحساس في ذات الوقع يجعل القرية معرضة بشكل دائم لاعتداءات المستوطنين من ناحية ومضايقات جيش الاحتلال من ناحية أخرى.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>السكان</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="rtlJustify"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Traditional Arabic" w:hAnsi="Traditional Arabic" w:eastAsia="Traditional Arabic" w:cs="Traditional Arabic"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">قدر عدد سكان قرية كفر قدوم عام 1922 بـ 874 نسمة.ارتفع عددهم في إحصائيات عام 1931 إلى 963 نسمة.في عام 1945 بلغ عددهم 1240 نسمة.عام 1961 بلغ عدد سكان كفر قدوم 1701 نسمة.وفي عام 1997 وصل عددهم إلى 2482 نسمة.في عام 2007 وصل عدد سكان القرية إلى 2873 نسمة.وفي عام 2017 بلغ 3252 نسمة.ليرتفع عام 2018 إلى 3324 نسمة.عام 2019 بلغ 3398 نسمة.عام 2020 وصل إلى 3474 نسمة.عام 2021 بلغ 3551 نسمة.عام 2022 بلغ 3628 نسمة.عام 2023 وصل إلى 3707 نسمة.وفي عام 2024 بلغ 3785 نسمة.</w:t>